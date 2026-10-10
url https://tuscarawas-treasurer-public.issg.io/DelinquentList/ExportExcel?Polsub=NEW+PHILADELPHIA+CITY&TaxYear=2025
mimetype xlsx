--- v2 (2026-08-12)
+++ v3 (2026-10-10)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="227" uniqueCount="227">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>2508297</t>
   </si>
   <si>
     <t>MOORE HELEN M</t>
   </si>
   <si>
@@ -220,185 +220,149 @@
   <si>
     <t>COLE MARLA</t>
   </si>
   <si>
     <t>803 NW ZELLA AVE</t>
   </si>
   <si>
     <t>4301899</t>
   </si>
   <si>
     <t>BELL RODNEY E</t>
   </si>
   <si>
     <t>119 SE BIMINI LN</t>
   </si>
   <si>
     <t>4301922</t>
   </si>
   <si>
     <t>RUSK MARY K</t>
   </si>
   <si>
     <t>108 SE MULBERRY ST</t>
   </si>
   <si>
-    <t>43-02061-000</t>
-[...16 lines deleted...]
-  <si>
     <t>4302314</t>
   </si>
   <si>
     <t>GRAY REBECCA E</t>
   </si>
   <si>
     <t>819 NW ZELLA AVE</t>
   </si>
   <si>
     <t>43-02319-000</t>
   </si>
   <si>
     <t>HOLLAND MATTHEW W</t>
   </si>
   <si>
     <t>925 NW OAK ST</t>
   </si>
   <si>
     <t>4302512</t>
   </si>
   <si>
     <t>MCMORROW DIANA L</t>
   </si>
   <si>
     <t>691 SE BALTZLEY VALLEY RD</t>
   </si>
   <si>
-    <t>4302518</t>
-[...7 lines deleted...]
-  <si>
     <t>4302520</t>
   </si>
   <si>
     <t>HENNEN VIRGINIA L</t>
   </si>
   <si>
     <t>201 SE LIGHTHOUSE PT</t>
   </si>
   <si>
-    <t>43-02528-000</t>
-[...7 lines deleted...]
-  <si>
     <t>43-02534-000</t>
   </si>
   <si>
     <t>DAUGHERTY AMY L</t>
   </si>
   <si>
     <t>203 NE BEAVER AVE</t>
   </si>
   <si>
     <t>4302563</t>
   </si>
   <si>
     <t>DENNEY JUDITH ANN</t>
   </si>
   <si>
     <t>300 NW 11TH ST LOT 25</t>
   </si>
   <si>
     <t>43-02722-000</t>
   </si>
   <si>
     <t>STARKEY JANALENE G</t>
   </si>
   <si>
     <t>NW ASHWOOD LN</t>
   </si>
   <si>
     <t>4302754</t>
   </si>
   <si>
     <t>ATKINS RUTH</t>
   </si>
   <si>
     <t>211 SE CORAL KEY</t>
   </si>
   <si>
+    <t>43-02758-000</t>
+  </si>
+  <si>
+    <t>BROWN RHONDA K</t>
+  </si>
+  <si>
+    <t>124 NE 12TH ST</t>
+  </si>
+  <si>
     <t>43-02802-000</t>
   </si>
   <si>
     <t>PASSIO JOHNNY V</t>
   </si>
   <si>
     <t>223 N BROADWAY</t>
   </si>
   <si>
     <t>43-02895-000</t>
   </si>
   <si>
     <t>FOSTOR JAYME E</t>
   </si>
   <si>
     <t>451 SW ELLEN AVE</t>
   </si>
   <si>
-    <t>43-03259-000</t>
-[...7 lines deleted...]
-  <si>
     <t>4303278</t>
   </si>
   <si>
     <t>KENNEDY RHONDA L</t>
   </si>
   <si>
     <t>142 SE PORT LN</t>
   </si>
   <si>
     <t>4303389</t>
   </si>
   <si>
     <t>DIETER MELODY</t>
   </si>
   <si>
     <t>205 SE PORT LN</t>
   </si>
   <si>
     <t>43-03434-000</t>
   </si>
   <si>
     <t>GERBER SHIRLEY J</t>
   </si>
   <si>
     <t>733 SE 2ND ST</t>
@@ -409,59 +373,50 @@
   <si>
     <t>WILLIAMS MICHAEL G</t>
   </si>
   <si>
     <t>NE 2ND ST</t>
   </si>
   <si>
     <t>43-03473-000</t>
   </si>
   <si>
     <t>BAYS SUE ELLEN</t>
   </si>
   <si>
     <t>936 NW GRANT AVE</t>
   </si>
   <si>
     <t>4303540</t>
   </si>
   <si>
     <t>DOMBROWSKI CODY M</t>
   </si>
   <si>
     <t>603 SE SANDPIPER LN</t>
   </si>
   <si>
-    <t>4303699</t>
-[...7 lines deleted...]
-  <si>
     <t>4303785</t>
   </si>
   <si>
     <t>STINGEL DEBRA J</t>
   </si>
   <si>
     <t>128 SE CORAL KEY</t>
   </si>
   <si>
     <t>4303840</t>
   </si>
   <si>
     <t>EVANS MARY</t>
   </si>
   <si>
     <t>325 SE GULF STREAM LN</t>
   </si>
   <si>
     <t>4304082</t>
   </si>
   <si>
     <t>JULIAN MELANIE &amp; JARED</t>
   </si>
   <si>
     <t>402 SE COMPASS CIR</t>
@@ -616,165 +571,138 @@
   <si>
     <t>PATTERSON SHAWN M</t>
   </si>
   <si>
     <t>754 NW RAY AVE</t>
   </si>
   <si>
     <t>43-05949-000</t>
   </si>
   <si>
     <t>PARSONS TROY A &amp; SUSAN E</t>
   </si>
   <si>
     <t>224 SW 3RD ST</t>
   </si>
   <si>
     <t>43-06051-000</t>
   </si>
   <si>
     <t>ST. GEORGE TERRY L &amp; GREER E LLEWELLYN</t>
   </si>
   <si>
     <t>1030 NW PROSPECT ST</t>
   </si>
   <si>
-    <t>43-06662-000</t>
-[...7 lines deleted...]
-  <si>
     <t>4306813</t>
   </si>
   <si>
     <t>STEPHENS LINDA M</t>
   </si>
   <si>
     <t>823 NW ZELLA AVE</t>
   </si>
   <si>
     <t>4306824</t>
   </si>
   <si>
     <t>MOORE JAMES</t>
   </si>
   <si>
     <t>612 NW KAREN AVE</t>
   </si>
   <si>
-    <t>4307156</t>
-[...7 lines deleted...]
-  <si>
     <t>4307290</t>
   </si>
   <si>
     <t>KRESE WILLIAM</t>
   </si>
   <si>
     <t>853 NW ZELLA AVE</t>
   </si>
   <si>
     <t>43-07607-000</t>
   </si>
   <si>
     <t>WALLICK MATT E</t>
   </si>
   <si>
     <t>218 SW CHURCH AVE</t>
   </si>
   <si>
     <t>43-07744-000</t>
   </si>
   <si>
     <t>SCHOENBRUNN ESTATES INC</t>
   </si>
   <si>
     <t>NE 18TH ST</t>
   </si>
   <si>
     <t>43-07926-000</t>
   </si>
   <si>
     <t>WATSON BROTHERS CONSTRUCTION INC</t>
   </si>
   <si>
     <t>SE 3RD ST</t>
   </si>
   <si>
     <t>4307984</t>
   </si>
   <si>
     <t>MECHELKE BRIAN &amp; LOUISE</t>
   </si>
   <si>
     <t>110 SE STINGRAY DR</t>
   </si>
   <si>
-    <t>4308066</t>
-[...7 lines deleted...]
-  <si>
     <t>43-08239-000</t>
   </si>
   <si>
     <t>STATE OF OHIO</t>
   </si>
   <si>
     <t>2201 SE REISER AVE</t>
   </si>
   <si>
     <t>43-08365-000</t>
   </si>
   <si>
     <t>HALL RICHARD</t>
   </si>
   <si>
     <t>SW 4TH ST</t>
   </si>
   <si>
-    <t>43-08389-000</t>
-[...5 lines deleted...]
-    <t>357 NW 2ND DR</t>
+    <t>43-08414-000</t>
+  </si>
+  <si>
+    <t>VANCE WILLIAM C</t>
+  </si>
+  <si>
+    <t>616 NE CRIDER AVE</t>
   </si>
   <si>
     <t>4308680</t>
   </si>
   <si>
     <t>RKW MOBILE HOMES</t>
   </si>
   <si>
     <t>206 SE DRIFTWOOD LN</t>
   </si>
   <si>
     <t>4308757</t>
   </si>
   <si>
     <t>JOHNSON SUSAN H</t>
   </si>
   <si>
     <t>117 SE SEA GULL LN</t>
   </si>
   <si>
     <t>4807300</t>
   </si>
   <si>
     <t>COTTRELL GREGORY E</t>
   </si>
@@ -811,70 +739,70 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F82" headerRowCount="1">
-  <autoFilter ref="A1:F82"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F74" headerRowCount="1">
+  <autoFilter ref="A1:F74"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=35541&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73242&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=35738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=36081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=74322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=37150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=37231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=37401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=37608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=37614&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=37795&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=37880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=37969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=38337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73462&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=38512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=38526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=38557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73488&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=39291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=39350&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=39472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=39483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=39697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=39704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=40212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=40380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=40537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=40770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=40898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=40970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=41430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73650&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=42218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=42329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=42576&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=43105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=43305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=43423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=76344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=77164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73679&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=35541&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73242&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=35738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=36081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73302&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=74322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=37401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=37614&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=37795&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=37833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=37880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=37969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73462&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=38512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=38526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=38557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=39291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=39350&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=39472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=39483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=39697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=39704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=40212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=40380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=40537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=40770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=40898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=40970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73650&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=42218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=42329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=42576&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=43105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=43305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=43489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=76344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=77164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73679&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F82"/>
+  <dimension ref="A1:F74"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="50.02773666381836" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="25.989795684814453" customWidth="1"/>
     <col min="5" max="5" width="11.245378494262695" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -1298,1233 +1226,1073 @@
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="2">
         <v>52.97</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="2">
-        <v>512.8</v>
+        <v>310.28</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="2">
-        <v>283.98</v>
+        <v>404.36</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="2">
-        <v>335.28</v>
+        <v>251.51</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="2">
-        <v>404.36</v>
+        <v>98.71</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="2">
-        <v>251.51</v>
+        <v>2642.74</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="2">
-        <v>89.36</v>
+        <v>63.98</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="2">
-        <v>98.71</v>
+        <v>180.31</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="2">
-        <v>94.54</v>
+        <v>75.13</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="2">
-        <v>2642.74</v>
+        <v>2028.62</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="2">
-        <v>63.98</v>
+        <v>1434.2</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="2">
-        <v>180.31</v>
+        <v>84.94</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="2">
-        <v>75.13</v>
+        <v>69.8</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="2">
-        <v>1434.2</v>
+        <v>95.42</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="2">
-        <v>84.94</v>
+        <v>1046.51</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E37" s="2">
-        <v>387.53</v>
+        <v>10.45</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E38" s="2">
-        <v>69.8</v>
+        <v>2927.72</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E39" s="2">
-        <v>95.42</v>
+        <v>171.1</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E40" s="2">
-        <v>1046.51</v>
+        <v>944.32</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E41" s="2">
-        <v>10.45</v>
+        <v>95.04</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E42" s="2">
-        <v>2927.72</v>
+        <v>460.93</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="2">
-        <v>171.1</v>
+        <v>2983.32</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E44" s="2">
-        <v>75.57</v>
+        <v>871.58</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>139</v>
       </c>
       <c r="E45" s="2">
-        <v>944.32</v>
+        <v>490.29</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>142</v>
       </c>
       <c r="E46" s="2">
-        <v>95.04</v>
+        <v>892.28</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E47" s="2">
-        <v>460.93</v>
+        <v>251.45</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E48" s="2">
-        <v>2983.32</v>
+        <v>1625.72</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>151</v>
       </c>
       <c r="E49" s="2">
-        <v>871.58</v>
+        <v>86.87</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>154</v>
       </c>
       <c r="E50" s="2">
-        <v>490.29</v>
+        <v>2235.33</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E51" s="2">
-        <v>892.28</v>
+        <v>1647.15</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E52" s="2">
-        <v>251.45</v>
+        <v>946.32</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E53" s="2">
-        <v>1625.72</v>
+        <v>319.3</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E54" s="2">
-        <v>86.87</v>
+        <v>4348.35</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E55" s="2">
-        <v>2235.33</v>
+        <v>852.58</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E56" s="2">
-        <v>1647.15</v>
+        <v>555.08</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E57" s="2">
-        <v>946.32</v>
+        <v>1709.1</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E58" s="2">
-        <v>319.3</v>
+        <v>3642.16</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E59" s="2">
-        <v>4348.35</v>
+        <v>1464.4</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E60" s="2">
-        <v>852.58</v>
+        <v>1582.81</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>185</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E61" s="2">
-        <v>555.08</v>
+        <v>79.92</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E62" s="2">
-        <v>1709.1</v>
+        <v>17.79</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>191</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E63" s="2">
-        <v>3642.16</v>
+        <v>473.12</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>194</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E64" s="2">
-        <v>1764.4</v>
+        <v>234.92</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E65" s="2">
-        <v>1582.81</v>
+        <v>3252.55</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>200</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E66" s="2">
-        <v>79.92</v>
+        <v>1233.77</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>203</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E67" s="2">
-        <v>38750.54</v>
+        <v>236.98</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>206</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E68" s="2">
-        <v>17.79</v>
+        <v>11202.92</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>209</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E69" s="2">
-        <v>473.12</v>
+        <v>526394.37</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E70" s="2">
-        <v>209.45</v>
+        <v>236.98</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>215</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>216</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E71" s="2">
-        <v>234.92</v>
+        <v>2424.15</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>218</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>219</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>220</v>
       </c>
       <c r="E72" s="2">
-        <v>3252.55</v>
+        <v>1987.51</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>221</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>222</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>223</v>
       </c>
       <c r="E73" s="2">
-        <v>1233.77</v>
+        <v>1340.53</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>224</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>225</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>226</v>
       </c>
       <c r="E74" s="2">
-        <v>236.98</v>
+        <v>1120.74</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>10</v>
-[...158 lines deleted...]
-      <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -2559,40 +2327,32 @@
     <hyperlink ref="F50" r:id="rId50"/>
     <hyperlink ref="F51" r:id="rId51"/>
     <hyperlink ref="F52" r:id="rId52"/>
     <hyperlink ref="F53" r:id="rId53"/>
     <hyperlink ref="F54" r:id="rId54"/>
     <hyperlink ref="F55" r:id="rId55"/>
     <hyperlink ref="F56" r:id="rId56"/>
     <hyperlink ref="F57" r:id="rId57"/>
     <hyperlink ref="F58" r:id="rId58"/>
     <hyperlink ref="F59" r:id="rId59"/>
     <hyperlink ref="F60" r:id="rId60"/>
     <hyperlink ref="F61" r:id="rId61"/>
     <hyperlink ref="F62" r:id="rId62"/>
     <hyperlink ref="F63" r:id="rId63"/>
     <hyperlink ref="F64" r:id="rId64"/>
     <hyperlink ref="F65" r:id="rId65"/>
     <hyperlink ref="F66" r:id="rId66"/>
     <hyperlink ref="F67" r:id="rId67"/>
     <hyperlink ref="F68" r:id="rId68"/>
     <hyperlink ref="F69" r:id="rId69"/>
     <hyperlink ref="F70" r:id="rId70"/>
     <hyperlink ref="F71" r:id="rId71"/>
     <hyperlink ref="F72" r:id="rId72"/>
     <hyperlink ref="F73" r:id="rId73"/>
     <hyperlink ref="F74" r:id="rId74"/>
-    <hyperlink ref="F75" r:id="rId75"/>
-[...6 lines deleted...]
-    <hyperlink ref="F82" r:id="rId82"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>