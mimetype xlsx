--- v0 (2026-01-30)
+++ v1 (2026-06-11)
@@ -5,160 +5,118 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="592" uniqueCount="592">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="406">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>24-00001-001</t>
   </si>
   <si>
     <t>MOSSOR LINDA E</t>
   </si>
   <si>
     <t>INDIAN VALLEY SD</t>
   </si>
   <si>
     <t>2763 SE BRIGHTWOOD RD</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>24-00001-005</t>
-[...7 lines deleted...]
-  <si>
     <t>24-00009-000</t>
   </si>
   <si>
     <t>ANDROSKY JOSEPH</t>
   </si>
   <si>
     <t>TABOR RIDGE RD</t>
   </si>
   <si>
-    <t>24-00092-000</t>
-[...16 lines deleted...]
-  <si>
     <t>24-00141-000</t>
   </si>
   <si>
     <t>COLE ERNEST M ET AL</t>
   </si>
   <si>
     <t>STATE ROUTE 250</t>
   </si>
   <si>
     <t>24-00143-000</t>
   </si>
   <si>
     <t>COLE MARY A</t>
   </si>
   <si>
     <t>2400148</t>
   </si>
   <si>
     <t>WILSON DAKOTA S</t>
   </si>
   <si>
     <t>5059 NE ECHO LAKE RD</t>
   </si>
   <si>
-    <t>24-00160-001</t>
-[...13 lines deleted...]
-  <si>
     <t>24-00227-000</t>
   </si>
   <si>
     <t>GLAZER ALBERT &amp; BETTY</t>
   </si>
   <si>
     <t>GOSHEN VALLEY RD</t>
   </si>
   <si>
     <t>2400270</t>
   </si>
   <si>
     <t>SUTTON KADI A</t>
   </si>
   <si>
     <t>4806 SE COUGAR DR</t>
   </si>
   <si>
     <t>2400303</t>
   </si>
   <si>
     <t>GRIBBEN MICHAEL P</t>
   </si>
   <si>
     <t>3657 SE CLUB LN</t>
@@ -217,80 +175,50 @@
   <si>
     <t>LIGHTELL CLINT &amp; SANDY</t>
   </si>
   <si>
     <t>SE SUNSET LN</t>
   </si>
   <si>
     <t>24-00558-001</t>
   </si>
   <si>
     <t>PUNTENNEY JEFFREY &amp; MICHELLE</t>
   </si>
   <si>
     <t>2004 SE GOSHEN HILL RD</t>
   </si>
   <si>
     <t>24-00558-006</t>
   </si>
   <si>
     <t>PUNTENNEY JEFFREY P &amp; MICHELLE L</t>
   </si>
   <si>
     <t>GOSHEN HILL RD</t>
   </si>
   <si>
-    <t>2400577</t>
-[...28 lines deleted...]
-  <si>
     <t>2400838</t>
   </si>
   <si>
     <t>REISS BRIAN</t>
   </si>
   <si>
     <t>6815 WHITETAIL DR</t>
   </si>
   <si>
     <t>2400919</t>
   </si>
   <si>
     <t>MORRISON ROBERT A</t>
   </si>
   <si>
     <t>5066 NE ECHO LAKE RD</t>
   </si>
   <si>
     <t>24-00998-000</t>
   </si>
   <si>
     <t>BROKEN ARROW STABLE LLC</t>
   </si>
   <si>
     <t>2722 SE STATE ROUTE 416</t>
@@ -319,107 +247,71 @@
   <si>
     <t>HANSEN BARBARA LYNN &amp; CAROL L BLOCK ETAL</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>24-01674-000</t>
   </si>
   <si>
     <t>24-01675-000</t>
   </si>
   <si>
     <t>24-01676-000</t>
   </si>
   <si>
     <t>24-01783-001</t>
   </si>
   <si>
     <t>FURIATO MICHAEL J</t>
   </si>
   <si>
     <t>24-01783-003</t>
   </si>
   <si>
-    <t>24-01924-005</t>
-[...7 lines deleted...]
-  <si>
     <t>24-01947-006</t>
   </si>
   <si>
     <t>ENOS KENNETH P &amp; TONI D</t>
   </si>
   <si>
     <t>TRAIL RD</t>
   </si>
   <si>
     <t>24-01947-008</t>
   </si>
   <si>
-    <t>24-01963-001</t>
-[...16 lines deleted...]
-  <si>
     <t>2402105</t>
   </si>
   <si>
     <t>MOSSOR LINDA</t>
   </si>
   <si>
     <t>2757 SE BRIGHTWOOD RD</t>
   </si>
   <si>
-    <t>2402113</t>
-[...7 lines deleted...]
-  <si>
     <t>24-02125-002</t>
   </si>
   <si>
     <t>TICE WILLIAM R &amp; CATHY L</t>
   </si>
   <si>
     <t>2529 SE STATE ROUTE 416</t>
   </si>
   <si>
     <t>2402152</t>
   </si>
   <si>
     <t>JOHNSON KAREN J</t>
   </si>
   <si>
     <t>2787 SE BRIGHTWOOD RD</t>
   </si>
   <si>
     <t>24-02237-000</t>
   </si>
   <si>
     <t>SOUTH ST</t>
   </si>
   <si>
     <t>2402354</t>
@@ -451,536 +343,317 @@
   <si>
     <t>2402787</t>
   </si>
   <si>
     <t>FELLOWS JOAN M</t>
   </si>
   <si>
     <t>3727 NE STATE ROUTE 39</t>
   </si>
   <si>
     <t>2403493</t>
   </si>
   <si>
     <t>ANDERSON JAMES W</t>
   </si>
   <si>
     <t>2130 NE HENDERSON SCHOOL RD</t>
   </si>
   <si>
     <t>2403654</t>
   </si>
   <si>
     <t>TICE WILLIAM &amp; CATHY</t>
   </si>
   <si>
-    <t>2404574</t>
-[...7 lines deleted...]
-  <si>
     <t>2404914</t>
   </si>
   <si>
     <t>SCHMUEKER CHRISTY</t>
   </si>
   <si>
     <t>4217 SE ROYAL LN</t>
   </si>
   <si>
     <t>2406253</t>
   </si>
   <si>
     <t>KARL DANIEL J &amp; SHAYE R</t>
   </si>
   <si>
     <t>5041 RUTLEDGE ST</t>
   </si>
   <si>
     <t>2406750</t>
   </si>
   <si>
     <t>BURKHOLDER WILIAM</t>
   </si>
   <si>
     <t>2760 ELK DR</t>
   </si>
   <si>
     <t>2407108</t>
   </si>
   <si>
     <t>VARNES ELLEN V &amp; MATTHEW R</t>
   </si>
   <si>
     <t>3637 SE CLUB LN</t>
   </si>
   <si>
     <t>2407308</t>
   </si>
   <si>
     <t>MOORE ROBIN L</t>
   </si>
   <si>
     <t>2533 SE STATE ROUTE 416</t>
   </si>
   <si>
-    <t>2408481</t>
-[...7 lines deleted...]
-  <si>
     <t>2408816</t>
   </si>
   <si>
     <t>COOPER JENNIFER</t>
   </si>
   <si>
     <t>2408919</t>
   </si>
   <si>
     <t>SCHWEITZER DENNIS L</t>
   </si>
   <si>
     <t>4279 SE ROYAL LN</t>
   </si>
   <si>
     <t>27-00011-000</t>
   </si>
   <si>
     <t>CAMPBELL THOMAS J &amp; PAMMY S</t>
   </si>
   <si>
     <t>2024 MAIN ST</t>
   </si>
   <si>
     <t>27-00015-000</t>
   </si>
   <si>
     <t>ROBERTSON WILMA</t>
   </si>
   <si>
     <t>4481 E STATE ST</t>
   </si>
   <si>
-    <t>27-00030-000</t>
-[...34 lines deleted...]
-  <si>
     <t>27-00064-000</t>
   </si>
   <si>
     <t>GERMAN ZACKARY ANDREW</t>
   </si>
   <si>
     <t>BROADWAY ST</t>
   </si>
   <si>
     <t>27-00070-000</t>
   </si>
   <si>
     <t>BOWERSOCK SCOTT A &amp; MICHELLE L</t>
   </si>
   <si>
     <t>27-00080-000</t>
   </si>
   <si>
     <t>FEISTER CATHY L</t>
   </si>
   <si>
     <t>4614 BROADWAY ST</t>
   </si>
   <si>
-    <t>27-00084-000</t>
-[...8 lines deleted...]
-    <t>27-00114-001</t>
+    <t>27-00142-000</t>
+  </si>
+  <si>
+    <t>HENDERSON GERTRUDE</t>
+  </si>
+  <si>
+    <t>MAIN ST REAR</t>
+  </si>
+  <si>
+    <t>27-00157-000</t>
+  </si>
+  <si>
+    <t>FEISTER BRIAN</t>
+  </si>
+  <si>
+    <t>2741 VERNON ST</t>
+  </si>
+  <si>
+    <t>27-00159-000</t>
+  </si>
+  <si>
+    <t>VERNON ST</t>
+  </si>
+  <si>
+    <t>27-00165-000</t>
+  </si>
+  <si>
+    <t>SKINNER WILLIAM RAY &amp; CANDACE S QUILLIN</t>
+  </si>
+  <si>
+    <t>4692 RUTLEDGE ST</t>
+  </si>
+  <si>
+    <t>27-00182-000</t>
+  </si>
+  <si>
+    <t>MACKEY SHERRY</t>
+  </si>
+  <si>
+    <t>2207 SOUTH ST</t>
+  </si>
+  <si>
+    <t>27-00193-000</t>
+  </si>
+  <si>
+    <t>FEISTER JUNIOR BRUCE</t>
+  </si>
+  <si>
+    <t>4634 E STATE ST</t>
+  </si>
+  <si>
+    <t>27-00194-001</t>
+  </si>
+  <si>
+    <t>MURRAY PHILLIP &amp; LESLIE</t>
+  </si>
+  <si>
+    <t>4549 E STATE ST</t>
+  </si>
+  <si>
+    <t>27-00220-000</t>
+  </si>
+  <si>
+    <t>GREENOUGH WILLIAM &amp; PATRICIA</t>
+  </si>
+  <si>
+    <t>2910 SE EASTPORT RD</t>
+  </si>
+  <si>
+    <t>27-00224-000</t>
+  </si>
+  <si>
+    <t>2446 SOUTH ST</t>
+  </si>
+  <si>
+    <t>27-00305-000</t>
+  </si>
+  <si>
+    <t>BAKE CINDY A</t>
+  </si>
+  <si>
+    <t>4834 E STATE ST</t>
+  </si>
+  <si>
+    <t>27-00324-000</t>
+  </si>
+  <si>
+    <t>WENGERD JOHN &amp; KYLE YODER</t>
+  </si>
+  <si>
+    <t>4763 RUTLEDGE ST</t>
+  </si>
+  <si>
+    <t>27-00411-000</t>
+  </si>
+  <si>
+    <t>GUNDY DR</t>
+  </si>
+  <si>
+    <t>27-00467-000</t>
+  </si>
+  <si>
+    <t>2052 MAIN ST</t>
+  </si>
+  <si>
+    <t>27-00469-003</t>
   </si>
   <si>
     <t>RAINS DANIEL</t>
   </si>
   <si>
-    <t>STATE ST REAR</t>
-[...226 lines deleted...]
-  <si>
     <t>4848 E STATE ST</t>
   </si>
   <si>
     <t>27-00473-017</t>
   </si>
   <si>
     <t>CAMPBELL THOMAS</t>
   </si>
   <si>
     <t>MAIN ST</t>
   </si>
   <si>
     <t>27-00492-000</t>
   </si>
   <si>
     <t>BYERS SHIRLEY A</t>
   </si>
   <si>
     <t>STATE ST</t>
   </si>
   <si>
-    <t>27-00499-016</t>
-[...16 lines deleted...]
-  <si>
     <t>2700616</t>
   </si>
   <si>
     <t>GREENOUGH WILLIAM</t>
   </si>
   <si>
     <t>2700767</t>
   </si>
   <si>
     <t>KOHLER DONNA &amp; KIMBERLY SALVA</t>
   </si>
   <si>
     <t>4457 E STATE ST</t>
   </si>
   <si>
     <t>2701976</t>
   </si>
   <si>
     <t>2702826</t>
   </si>
   <si>
     <t>FEISTER TODD A</t>
   </si>
   <si>
     <t>4644 E STATE ST</t>
   </si>
   <si>
     <t>2706642</t>
   </si>
   <si>
     <t>ROBERTSON WILMA E</t>
   </si>
   <si>
-    <t>2708335</t>
-[...13 lines deleted...]
-  <si>
     <t>28-00022-000</t>
   </si>
   <si>
     <t>SCHWEITZER RONALD M</t>
   </si>
   <si>
     <t>28-00025-000</t>
   </si>
   <si>
     <t>4123 MAIN ST</t>
   </si>
   <si>
     <t>28-00028-000</t>
   </si>
   <si>
     <t>CROSS JEAN</t>
   </si>
   <si>
     <t>4086 MAIN ST</t>
   </si>
   <si>
     <t>28-00030-000</t>
   </si>
   <si>
     <t>GRIFFITH VICKIE A</t>
@@ -1027,227 +700,152 @@
   <si>
     <t>28-00058-000</t>
   </si>
   <si>
     <t>1591 ROXFORD ST</t>
   </si>
   <si>
     <t>28-00061-001</t>
   </si>
   <si>
     <t>MCCLURE TYLER</t>
   </si>
   <si>
     <t>1637 NAGELEY RD</t>
   </si>
   <si>
     <t>28-00068-000</t>
   </si>
   <si>
     <t>JAMES DAVID A &amp; ELIZABETH J</t>
   </si>
   <si>
     <t>1835 CHERRY ST</t>
   </si>
   <si>
-    <t>28-00069-000</t>
-[...8 lines deleted...]
-    <t>28-00076-000</t>
+    <t>28-00097-000</t>
+  </si>
+  <si>
+    <t>MUSICK GARY &amp; BRENDA</t>
+  </si>
+  <si>
+    <t>28-00103-000</t>
+  </si>
+  <si>
+    <t>JABER MERWAN</t>
+  </si>
+  <si>
+    <t>1942 ROXFORD ST</t>
+  </si>
+  <si>
+    <t>28-00119-000</t>
+  </si>
+  <si>
+    <t>STOUT CYNTHIA J &amp; JAMES B</t>
+  </si>
+  <si>
+    <t>1826 ROXFORD ST</t>
+  </si>
+  <si>
+    <t>28-00137-000</t>
   </si>
   <si>
     <t>RENICKER KEVIN L</t>
   </si>
   <si>
-    <t>1799 CHERRY ST</t>
-[...55 lines deleted...]
-  <si>
     <t>CHERRY ST</t>
   </si>
   <si>
     <t>28-00144-000</t>
   </si>
   <si>
-    <t>28-00149-000</t>
-[...7 lines deleted...]
-  <si>
     <t>28-00153-000</t>
   </si>
   <si>
     <t>EICHEL TIMOTHY &amp; AUTUMN</t>
   </si>
   <si>
     <t>1800 BEAN ALY</t>
   </si>
   <si>
     <t>28-00154-000</t>
   </si>
   <si>
     <t>BURKE ROBERT W</t>
   </si>
   <si>
     <t>4034 CENTER ST</t>
   </si>
   <si>
     <t>28-00178-000</t>
   </si>
   <si>
     <t>HASTINGS DAVID B</t>
   </si>
   <si>
     <t>NAGELEY RD</t>
   </si>
   <si>
     <t>28-00178-008</t>
   </si>
   <si>
     <t>TINLIN DOUGLAS ALAN &amp; MICHELLE M</t>
   </si>
   <si>
     <t>28-00178-009</t>
   </si>
   <si>
     <t>HANNI SCOTT</t>
   </si>
   <si>
-    <t>28-00178-015</t>
-[...16 lines deleted...]
-  <si>
     <t>28-00180-003</t>
   </si>
   <si>
     <t>COX PHAMEY V</t>
   </si>
   <si>
     <t>1976 BARNHILL RD</t>
   </si>
   <si>
     <t>28-00198-002</t>
   </si>
   <si>
     <t>PIETRO FRANK W II</t>
   </si>
   <si>
     <t>1806 NAGELEY RD</t>
   </si>
   <si>
     <t>28-00199-000</t>
   </si>
   <si>
     <t>YODER CHARLES J &amp; MELISSA S</t>
   </si>
   <si>
     <t>1800 NAGELEY RD</t>
   </si>
   <si>
-    <t>28-00201-000</t>
-[...4 lines deleted...]
-  <si>
     <t>28-00220-000</t>
   </si>
   <si>
     <t>VILLAGE OF BARNHILL</t>
   </si>
   <si>
     <t>2237 BARNHILL RD</t>
   </si>
   <si>
     <t>2801092</t>
   </si>
   <si>
     <t>REYNOLDS DELBERT &amp; CHERYL</t>
   </si>
   <si>
     <t>1976 REYNOLDS LN</t>
   </si>
   <si>
     <t>2801561</t>
   </si>
   <si>
     <t>SAPERITO GERTRUDE L</t>
   </si>
   <si>
     <t>2596 BARNHILL RD</t>
@@ -1279,146 +877,125 @@
   <si>
     <t>2804962</t>
   </si>
   <si>
     <t>BARR REX</t>
   </si>
   <si>
     <t>1765 ROXFORD ST</t>
   </si>
   <si>
     <t>2807688</t>
   </si>
   <si>
     <t>FILBY HOLLY</t>
   </si>
   <si>
     <t>1958 ROXFORD ST REAR</t>
   </si>
   <si>
     <t>2808341</t>
   </si>
   <si>
     <t>4091 MAIN ST</t>
   </si>
   <si>
-    <t>2808577</t>
-[...1 lines deleted...]
-  <si>
     <t>29-00009-000</t>
   </si>
   <si>
     <t>HARTLINE DAVE</t>
   </si>
   <si>
     <t>222 SE SCHOOL ST</t>
   </si>
   <si>
     <t>29-00054-000</t>
   </si>
   <si>
     <t>VAUGHN MARY ALICE &amp; SUSAN E COLLINS &amp; ELEANOR A MC ALESTER</t>
   </si>
   <si>
     <t>29-00055-000</t>
   </si>
   <si>
     <t>STATE ROUTE 39</t>
   </si>
   <si>
     <t>29-00056-000</t>
   </si>
   <si>
     <t>CASE DARLA K</t>
   </si>
   <si>
     <t>5740 SE MAIN ST</t>
   </si>
   <si>
-    <t>29-00057-000</t>
-[...7 lines deleted...]
-  <si>
     <t>29-00060-001</t>
   </si>
   <si>
     <t>RITENOUR RICHARD J</t>
   </si>
   <si>
     <t>NE ANSLOW LN</t>
   </si>
   <si>
     <t>29-00069-000</t>
   </si>
   <si>
     <t>RITENOUR RICHARD</t>
   </si>
   <si>
     <t>5229 NE MAIN ST</t>
   </si>
   <si>
     <t>29-00073-000</t>
   </si>
   <si>
     <t>BYERS CHRIS A &amp; TERESA A</t>
   </si>
   <si>
     <t>5315 NE MAIN ST</t>
   </si>
   <si>
     <t>29-00096-000</t>
   </si>
   <si>
     <t>JABER MERWAN M</t>
   </si>
   <si>
     <t>193 NE BARNHILL RD</t>
   </si>
   <si>
     <t>29-00125-000</t>
   </si>
   <si>
     <t>DANIELS DARLENE K</t>
   </si>
   <si>
     <t>5450 SE MAIN ST</t>
   </si>
   <si>
-    <t>29-00129-000</t>
-[...7 lines deleted...]
-  <si>
     <t>29-00130-000</t>
   </si>
   <si>
     <t>HARTLINE DAVID</t>
   </si>
   <si>
     <t>SCHOOL ST</t>
   </si>
   <si>
     <t>2900134</t>
   </si>
   <si>
     <t>DUDLEY LEO</t>
   </si>
   <si>
     <t>6122 SE MAIN ST</t>
   </si>
   <si>
     <t>29-00137-000</t>
   </si>
   <si>
     <t>VAN METER MEL ALLAN &amp; LYNN MARIE</t>
   </si>
   <si>
     <t>29-00166-000</t>
@@ -1444,315 +1021,180 @@
   <si>
     <t>MARTIN DARLENE K</t>
   </si>
   <si>
     <t>29-00198-000</t>
   </si>
   <si>
     <t>ELLWOOD EARL R &amp; EMMA K</t>
   </si>
   <si>
     <t>29-00199-000</t>
   </si>
   <si>
     <t>GRAY SUE ANN</t>
   </si>
   <si>
     <t>5760 SE MAIN ST</t>
   </si>
   <si>
     <t>29-00208-000</t>
   </si>
   <si>
     <t>202 NE ANSLOW LN</t>
   </si>
   <si>
-    <t>29-00211-000</t>
-[...4 lines deleted...]
-  <si>
     <t>2906205</t>
   </si>
   <si>
     <t>GRAY SUE A</t>
   </si>
   <si>
     <t>2906435</t>
   </si>
   <si>
     <t>2908299</t>
   </si>
   <si>
     <t>SMITH DANIELLE</t>
   </si>
   <si>
     <t>6270 SE BEAVERDAM RD</t>
   </si>
   <si>
     <t>4302512</t>
   </si>
   <si>
     <t>MCMORROW DIANA L</t>
   </si>
   <si>
     <t>691 SE BALTZLEY VALLEY RD</t>
   </si>
   <si>
     <t>25-00082-000</t>
   </si>
   <si>
     <t>IXCOY ERNESTO &amp; ALEJANDRA LOPEZ HERRARA</t>
   </si>
   <si>
     <t>NEW PHIL. SD</t>
   </si>
   <si>
     <t>1585 HILLANDALE RD NE</t>
   </si>
   <si>
-    <t>25-00093-000</t>
-[...7 lines deleted...]
-  <si>
     <t>25-00128-000</t>
   </si>
   <si>
     <t>NEW TOWNE MALL ASSOCIATES AN OHIO LIMITED PARTNERSHIP</t>
   </si>
   <si>
     <t>GRAFF RD</t>
   </si>
   <si>
-    <t>25-00193-000</t>
-[...31 lines deleted...]
-  <si>
     <t>2500455</t>
   </si>
   <si>
     <t>DAVIES LAURA P</t>
   </si>
   <si>
     <t>315 6TH ST LOT EXT</t>
   </si>
   <si>
     <t>2500676</t>
   </si>
   <si>
     <t>SMITLEY CLARENCE R</t>
   </si>
   <si>
     <t>2425 SE POSSUM HOLLOW RD</t>
   </si>
   <si>
-    <t>25-00725-000</t>
-[...2 lines deleted...]
-    <t>STECKMAN'S MEMORIALS, INC</t>
+    <t>25-00963-001</t>
+  </si>
+  <si>
+    <t>NUSMAN WILLIS TINA L</t>
+  </si>
+  <si>
+    <t>107 SE 20TH DR</t>
+  </si>
+  <si>
+    <t>25-01140-002</t>
+  </si>
+  <si>
+    <t>SALISBURY ROBERT K</t>
+  </si>
+  <si>
+    <t>NE UNIVERSITY DR</t>
+  </si>
+  <si>
+    <t>25-01245-000</t>
+  </si>
+  <si>
+    <t>UNKEFER HUGH &amp; PEARL</t>
   </si>
   <si>
     <t>E HIGH AVE REAR</t>
   </si>
   <si>
-    <t>25-00830-000</t>
-[...67 lines deleted...]
-  <si>
     <t>25-01621-000</t>
   </si>
   <si>
     <t>CLARK WILLIAM C</t>
   </si>
   <si>
     <t>3641 NE UNIVERSITY DR</t>
   </si>
   <si>
-    <t>25-01703-005</t>
-[...7 lines deleted...]
-  <si>
     <t>25-01876-000</t>
   </si>
   <si>
     <t>MENAPACE BRENDA K</t>
   </si>
   <si>
     <t>129 SE 20TH DR</t>
   </si>
   <si>
-    <t>25-01971-000</t>
-[...16 lines deleted...]
-  <si>
     <t>25-02026-000</t>
   </si>
   <si>
-    <t>RICHTER RUTH E</t>
+    <t>RICHTER RUDOLF F</t>
   </si>
   <si>
     <t>SEVEN MILE DR</t>
   </si>
   <si>
     <t>25-02028-000</t>
   </si>
   <si>
     <t>2502029</t>
   </si>
   <si>
     <t>BURRIER ROLAND L</t>
   </si>
   <si>
     <t>907 SE STATE ROUTE 416</t>
-  </si>
-[...7 lines deleted...]
-    <t>RIDGE RD REAR</t>
   </si>
   <si>
     <t>25-02275-002</t>
   </si>
   <si>
     <t>HILLANDALE DR</t>
   </si>
   <si>
     <t>25-02283-001</t>
   </si>
   <si>
     <t>TUSTIN SARAH S</t>
   </si>
   <si>
     <t>25-02303-000</t>
   </si>
   <si>
     <t>1857 SEVEN MILE DR</t>
   </si>
   <si>
     <t>2502845</t>
   </si>
   <si>
     <t>WILSON FRANCIS E</t>
   </si>
@@ -1834,4460 +1276,3140 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F219" headerRowCount="1">
-  <autoFilter ref="A1:F219"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F153" headerRowCount="1">
+  <autoFilter ref="A1:F153"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=18895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=67933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=18904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=18955&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=18968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19007&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19025&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=70289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19562&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19618&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=69500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=76284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72327&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20327&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72331&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=71930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=76081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=77671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=78533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22667&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=77517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23011&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23116&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72703&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72733&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=76177&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23440&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=69347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21878&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22215&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75896&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=18895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=18904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19007&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=70289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=76284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20327&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72331&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=71930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=77671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=78533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22667&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=77517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23116&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72703&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72733&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23440&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=69347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22215&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75896&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F219"/>
+  <dimension ref="A1:F153"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="62.273826599121094" customWidth="1"/>
     <col min="3" max="3" width="17.552576065063477" customWidth="1"/>
     <col min="4" max="4" width="31.096939086914062" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>554.22</v>
+        <v>269.34</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>154.74</v>
+        <v>2547</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>2547</v>
+        <v>11634.27</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E5" s="2">
-        <v>62.5</v>
+        <v>628.63</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="0" t="s">
+      <c r="C6" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" s="2">
-        <v>2372.67</v>
+        <v>1736.35</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="C7" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E7" s="2">
-        <v>11634.27</v>
+        <v>190.59</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="C8" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" s="2">
-        <v>628.63</v>
+        <v>1215.38</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2">
-        <v>1736.35</v>
+        <v>138.29</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="2">
-        <v>247.32</v>
+        <v>121.15</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E11" s="2">
-        <v>796.12</v>
+        <v>1508.08</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="2">
-        <v>190.59</v>
+        <v>3121.4</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="2">
-        <v>1215.38</v>
+        <v>224.86</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="2">
-        <v>138.29</v>
+        <v>116.01</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" s="2">
-        <v>121.15</v>
+        <v>557.95</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="C16" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="2">
-        <v>1508.08</v>
+        <v>23.2</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="2">
-        <v>3121.4</v>
+        <v>210.18</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="2">
-        <v>224.86</v>
+        <v>18.69</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="2">
-        <v>116.01</v>
+        <v>7097.08</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E20" s="2">
-        <v>557.95</v>
+        <v>16.85</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E21" s="2">
-        <v>23.2</v>
+        <v>62.5</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E22" s="2">
-        <v>210.18</v>
+        <v>170.72</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="2">
-        <v>18.69</v>
+        <v>74.79</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E24" s="2">
-        <v>308.27</v>
+        <v>121.27</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="B25" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E25" s="2">
-        <v>125.95</v>
+        <v>134.31</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="E26" s="2">
-        <v>13.96</v>
+        <v>58.39</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="E27" s="2">
-        <v>5313.62</v>
+        <v>29.47</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>82</v>
+        <v>16</v>
       </c>
       <c r="E28" s="2">
-        <v>7097.08</v>
+        <v>8442.38</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="E29" s="2">
-        <v>16.85</v>
+        <v>409.04</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="E30" s="2">
-        <v>62.5</v>
+        <v>179.34</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="E31" s="2">
-        <v>170.72</v>
+        <v>216.36</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="E32" s="2">
-        <v>691.05</v>
+        <v>41.18</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="E33" s="2">
-        <v>121.27</v>
+        <v>106.61</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="E34" s="2">
-        <v>134.31</v>
+        <v>42.69</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="E35" s="2">
-        <v>58.39</v>
+        <v>233.34</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E36" s="2">
-        <v>29.47</v>
+        <v>428.79</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="E37" s="2">
-        <v>8442.38</v>
+        <v>186.77</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
       <c r="E38" s="2">
-        <v>409.04</v>
+        <v>1602.68</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E39" s="2">
-        <v>62.5</v>
+        <v>870.02</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E40" s="2">
-        <v>179.34</v>
+        <v>3008.51</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="E41" s="2">
-        <v>216.36</v>
+        <v>4739.6</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E42" s="2">
-        <v>62.5</v>
+        <v>649</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E43" s="2">
-        <v>62.5</v>
+        <v>352.94</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E44" s="2">
-        <v>41.18</v>
+        <v>8265.31</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E45" s="2">
-        <v>105.21</v>
+        <v>17.8</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E46" s="2">
-        <v>106.61</v>
+        <v>2332.41</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="E47" s="2">
-        <v>42.69</v>
+        <v>14.09</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>129</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>102</v>
+        <v>130</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E48" s="2">
-        <v>233.34</v>
+        <v>247.55</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E49" s="2">
-        <v>428.79</v>
+        <v>1953.73</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E50" s="2">
-        <v>186.77</v>
+        <v>1737.44</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E51" s="2">
-        <v>1602.68</v>
+        <v>45.23</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="E52" s="2">
-        <v>870.02</v>
+        <v>1020.79</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E53" s="2">
-        <v>3008.51</v>
+        <v>170.22</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>125</v>
+        <v>148</v>
       </c>
       <c r="E54" s="2">
-        <v>4739.6</v>
+        <v>5870.66</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E55" s="2">
-        <v>181.14</v>
+        <v>3401.74</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>153</v>
       </c>
       <c r="E56" s="2">
-        <v>649</v>
+        <v>282.47</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>154</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>156</v>
       </c>
       <c r="E57" s="2">
-        <v>352.94</v>
+        <v>203.22</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>157</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>159</v>
       </c>
       <c r="E58" s="2">
-        <v>8605.31</v>
+        <v>203.22</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>160</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>162</v>
       </c>
       <c r="E59" s="2">
-        <v>17.8</v>
+        <v>1628.44</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>163</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E60" s="2">
-        <v>2332.41</v>
+        <v>868.1</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>166</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E61" s="2">
-        <v>164.29</v>
+        <v>4093.43</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E62" s="2">
-        <v>14.09</v>
+        <v>203.22</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>173</v>
       </c>
       <c r="E63" s="2">
-        <v>247.55</v>
+        <v>598.41</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="2">
-        <v>1916.79</v>
+        <v>10.36</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E65" s="2">
-        <v>1700.5</v>
+        <v>1611.37</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="B66" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E66" s="2">
-        <v>204.14</v>
+        <v>2915.04</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="B67" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E67" s="2">
-        <v>136.32</v>
+        <v>1046.39</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D68" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="B68" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E68" s="2">
-        <v>328.6</v>
+        <v>220.01</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D69" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="B69" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E69" s="2">
-        <v>154.74</v>
+        <v>21.82</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>194</v>
+        <v>168</v>
       </c>
       <c r="E70" s="2">
-        <v>45.23</v>
+        <v>99.24</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>47</v>
+        <v>194</v>
       </c>
       <c r="E71" s="2">
-        <v>1020.79</v>
+        <v>97.49</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>198</v>
+        <v>150</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>199</v>
+        <v>151</v>
       </c>
       <c r="E72" s="2">
-        <v>154.74</v>
+        <v>17190.36</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="E73" s="2">
-        <v>184.74</v>
+        <v>1513.96</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>205</v>
+        <v>137</v>
       </c>
       <c r="E74" s="2">
-        <v>104.19</v>
+        <v>865.14</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>208</v>
+        <v>186</v>
       </c>
       <c r="E75" s="2">
-        <v>5870.66</v>
+        <v>56.67</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="E76" s="2">
-        <v>369.48</v>
+        <v>900.46</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="E77" s="2">
-        <v>339.48</v>
+        <v>21465.77</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="E78" s="2">
-        <v>3364.8</v>
+        <v>4887.67</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="E79" s="2">
-        <v>282.47</v>
+        <v>1984.19</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="E80" s="2">
-        <v>184.74</v>
+        <v>203.22</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>225</v>
+        <v>186</v>
       </c>
       <c r="E81" s="2">
-        <v>184.74</v>
+        <v>2793.52</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="E82" s="2">
-        <v>1628.44</v>
+        <v>28858.51</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>231</v>
+        <v>210</v>
       </c>
       <c r="E83" s="2">
-        <v>831.16</v>
+        <v>2490.71</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>234</v>
+        <v>210</v>
       </c>
       <c r="E84" s="2">
-        <v>154.74</v>
+        <v>917.3</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>236</v>
+        <v>221</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="E85" s="2">
-        <v>154.74</v>
+        <v>13458.02</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>238</v>
+        <v>225</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>239</v>
+        <v>226</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>240</v>
+        <v>227</v>
       </c>
       <c r="E86" s="2">
-        <v>369.48</v>
+        <v>203.22</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>241</v>
+        <v>228</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="E87" s="2">
-        <v>4056.49</v>
+        <v>27094.18</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>244</v>
+        <v>231</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>102</v>
+        <v>232</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>33</v>
       </c>
       <c r="E88" s="2">
-        <v>184.74</v>
+        <v>417.7</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>247</v>
+        <v>234</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>248</v>
+        <v>235</v>
       </c>
       <c r="E89" s="2">
-        <v>58.73</v>
+        <v>12413.37</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>249</v>
+        <v>236</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>250</v>
+        <v>237</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="E90" s="2">
-        <v>184.74</v>
+        <v>1895.4</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>252</v>
+        <v>239</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>253</v>
+        <v>240</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>254</v>
+        <v>241</v>
       </c>
       <c r="E91" s="2">
-        <v>184.74</v>
+        <v>31.83</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>257</v>
+        <v>210</v>
       </c>
       <c r="E92" s="2">
-        <v>154.79</v>
+        <v>49.46</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>258</v>
+        <v>243</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>259</v>
+        <v>244</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>245</v>
       </c>
       <c r="E93" s="2">
-        <v>369.48</v>
+        <v>54.34</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>261</v>
+        <v>246</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>262</v>
+        <v>247</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>248</v>
       </c>
       <c r="E94" s="2">
-        <v>369.48</v>
+        <v>15761.22</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>264</v>
+        <v>249</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>265</v>
+        <v>250</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="E95" s="2">
-        <v>1732.93</v>
+        <v>3598.9</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>267</v>
+        <v>252</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>268</v>
+        <v>253</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>251</v>
       </c>
       <c r="E96" s="2">
-        <v>369.48</v>
+        <v>1076.1</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>270</v>
+        <v>254</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>271</v>
+        <v>255</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>251</v>
       </c>
       <c r="E97" s="2">
-        <v>103.51</v>
+        <v>316.6</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>273</v>
+        <v>256</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>274</v>
+        <v>257</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>275</v>
+        <v>258</v>
       </c>
       <c r="E98" s="2">
-        <v>134.74</v>
+        <v>170.22</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>276</v>
+        <v>259</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>242</v>
+        <v>260</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>277</v>
+        <v>261</v>
       </c>
       <c r="E99" s="2">
-        <v>1611.37</v>
+        <v>33744.26</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>278</v>
+        <v>262</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>175</v>
+        <v>263</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>264</v>
       </c>
       <c r="E100" s="2">
-        <v>2878.1</v>
+        <v>29876.02</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>204</v>
+        <v>266</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>281</v>
+        <v>267</v>
       </c>
       <c r="E101" s="2">
-        <v>2046.39</v>
+        <v>718.4</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>282</v>
+        <v>268</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>283</v>
+        <v>269</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>284</v>
+        <v>270</v>
       </c>
       <c r="E102" s="2">
-        <v>220.01</v>
+        <v>603.23</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>285</v>
+        <v>271</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>286</v>
+        <v>272</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>287</v>
+        <v>273</v>
       </c>
       <c r="E103" s="2">
-        <v>21.82</v>
+        <v>104.37</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>288</v>
+        <v>274</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>289</v>
+        <v>214</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>275</v>
       </c>
       <c r="E104" s="2">
-        <v>369.48</v>
+        <v>571.8</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>291</v>
+        <v>276</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>292</v>
+        <v>277</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>278</v>
       </c>
       <c r="E105" s="2">
-        <v>339.48</v>
+        <v>10661.27</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>294</v>
+        <v>279</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>295</v>
+        <v>280</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>243</v>
+        <v>212</v>
       </c>
       <c r="E106" s="2">
-        <v>99.24</v>
+        <v>521.75</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>296</v>
+        <v>281</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>297</v>
+        <v>206</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>298</v>
+        <v>207</v>
       </c>
       <c r="E107" s="2">
-        <v>97.49</v>
+        <v>3296.92</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>299</v>
+        <v>282</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>216</v>
+        <v>283</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>217</v>
+        <v>284</v>
       </c>
       <c r="E108" s="2">
-        <v>17190.36</v>
+        <v>184.69</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>300</v>
+        <v>285</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>301</v>
+        <v>286</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>302</v>
+        <v>287</v>
       </c>
       <c r="E109" s="2">
-        <v>1513.96</v>
+        <v>497.99</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>303</v>
+        <v>288</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>304</v>
+        <v>202</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>179</v>
+        <v>289</v>
       </c>
       <c r="E110" s="2">
-        <v>865.14</v>
+        <v>251.32</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>305</v>
+        <v>290</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>306</v>
+        <v>291</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>182</v>
+        <v>292</v>
       </c>
       <c r="E111" s="2">
-        <v>268</v>
+        <v>1093.65</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>307</v>
+        <v>293</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>308</v>
+        <v>294</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>309</v>
+        <v>148</v>
       </c>
       <c r="E112" s="2">
-        <v>369.48</v>
+        <v>365.08</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>310</v>
+        <v>295</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>311</v>
+        <v>294</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="E113" s="2">
-        <v>56.67</v>
+        <v>6164.88</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>312</v>
+        <v>297</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>311</v>
+        <v>298</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
       <c r="E114" s="2">
-        <v>863.52</v>
+        <v>197.1</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>316</v>
+        <v>302</v>
       </c>
       <c r="E115" s="2">
-        <v>21428.83</v>
+        <v>149.03</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>317</v>
+        <v>303</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>319</v>
+        <v>305</v>
       </c>
       <c r="E116" s="2">
-        <v>4887.67</v>
+        <v>263.22</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>320</v>
+        <v>306</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>318</v>
+        <v>307</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>321</v>
+        <v>308</v>
       </c>
       <c r="E117" s="2">
-        <v>1910.29</v>
+        <v>11.84</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>322</v>
+        <v>309</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>323</v>
+        <v>310</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>324</v>
+        <v>311</v>
       </c>
       <c r="E118" s="2">
-        <v>184.74</v>
+        <v>504.11</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>325</v>
+        <v>312</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>326</v>
+        <v>313</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>284</v>
+        <v>314</v>
       </c>
       <c r="E119" s="2">
-        <v>2793.52</v>
+        <v>5904.95</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>327</v>
+        <v>315</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>328</v>
+        <v>317</v>
       </c>
       <c r="E120" s="2">
-        <v>28821.57</v>
+        <v>365.86</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>329</v>
+        <v>318</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E121" s="2">
-        <v>2490.71</v>
+        <v>356.06</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>331</v>
+        <v>321</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>319</v>
+        <v>186</v>
       </c>
       <c r="E122" s="2">
-        <v>917.3</v>
+        <v>22906.91</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>332</v>
+        <v>323</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="E123" s="2">
-        <v>13421.08</v>
+        <v>1162.48</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="E124" s="2">
-        <v>184.74</v>
+        <v>638.59</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>339</v>
+        <v>186</v>
       </c>
       <c r="E125" s="2">
-        <v>27057.24</v>
+        <v>1722.12</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>342</v>
+        <v>186</v>
       </c>
       <c r="E126" s="2">
-        <v>867.8</v>
+        <v>883.81</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="E127" s="2">
-        <v>369.48</v>
+        <v>357.4</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>347</v>
+        <v>301</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="E128" s="2">
-        <v>369.48</v>
+        <v>791.62</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>350</v>
+        <v>339</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>47</v>
+        <v>335</v>
       </c>
       <c r="E129" s="2">
-        <v>417.7</v>
+        <v>1278.4</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>351</v>
+        <v>340</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>352</v>
+        <v>319</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>353</v>
+        <v>320</v>
       </c>
       <c r="E130" s="2">
-        <v>12376.43</v>
+        <v>468.6</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>354</v>
+        <v>341</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>355</v>
+        <v>342</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>356</v>
+        <v>343</v>
       </c>
       <c r="E131" s="2">
-        <v>1858.46</v>
+        <v>633.09</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>357</v>
+        <v>344</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>358</v>
+        <v>345</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>359</v>
+        <v>346</v>
       </c>
       <c r="E132" s="2">
-        <v>154.74</v>
+        <v>916.92</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>360</v>
+        <v>347</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>361</v>
+        <v>348</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>8</v>
+        <v>349</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>362</v>
+        <v>350</v>
       </c>
       <c r="E133" s="2">
-        <v>154.37</v>
+        <v>647.82</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>363</v>
+        <v>351</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>8</v>
+        <v>349</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>364</v>
+        <v>353</v>
       </c>
       <c r="E134" s="2">
-        <v>31.83</v>
+        <v>17.86</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>365</v>
+        <v>354</v>
       </c>
       <c r="B135" s="0" t="s">
         <v>355</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>8</v>
+        <v>349</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>319</v>
+        <v>356</v>
       </c>
       <c r="E135" s="2">
-        <v>49.46</v>
+        <v>990.85</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>366</v>
+        <v>357</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>8</v>
+        <v>349</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>359</v>
       </c>
       <c r="E136" s="2">
-        <v>369.48</v>
+        <v>206.57</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>369</v>
+        <v>360</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>370</v>
+        <v>361</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>8</v>
+        <v>349</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>371</v>
+        <v>362</v>
       </c>
       <c r="E137" s="2">
-        <v>184.74</v>
+        <v>1747.18</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>8</v>
+        <v>349</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
       <c r="E138" s="2">
-        <v>15724.28</v>
+        <v>12.9</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>8</v>
+        <v>349</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="E139" s="2">
-        <v>3598.9</v>
+        <v>566.78</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>378</v>
+        <v>369</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>8</v>
+        <v>349</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="E140" s="2">
-        <v>1076.1</v>
+        <v>2473.54</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>380</v>
+        <v>372</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>8</v>
+        <v>349</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="E141" s="2">
-        <v>316.6</v>
+        <v>1993.29</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>8</v>
+        <v>349</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="E142" s="2">
-        <v>867.8</v>
+        <v>10.96</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>8</v>
+        <v>349</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="E143" s="2">
-        <v>154.74</v>
+        <v>113.28</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>8</v>
+        <v>349</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="E144" s="2">
-        <v>154.74</v>
+        <v>26.56</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>391</v>
+        <v>382</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>392</v>
+        <v>348</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>8</v>
+        <v>349</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="E145" s="2">
-        <v>33744.26</v>
+        <v>31.69</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>8</v>
+        <v>349</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>377</v>
       </c>
       <c r="E146" s="2">
-        <v>29839.08</v>
+        <v>196.82</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>397</v>
+        <v>386</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>398</v>
+        <v>376</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>8</v>
+        <v>349</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>284</v>
+        <v>387</v>
       </c>
       <c r="E147" s="2">
-        <v>51.14</v>
+        <v>1366.55</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>399</v>
+        <v>388</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>400</v>
+        <v>389</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>8</v>
+        <v>349</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>401</v>
+        <v>390</v>
       </c>
       <c r="E148" s="2">
-        <v>668.98</v>
+        <v>3391.62</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>403</v>
+        <v>392</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>8</v>
+        <v>349</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="E149" s="2">
-        <v>603.23</v>
+        <v>2259.95</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>406</v>
+        <v>395</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>8</v>
+        <v>349</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="E150" s="2">
-        <v>104.37</v>
+        <v>4105.9</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>408</v>
+        <v>397</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>323</v>
+        <v>398</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>8</v>
+        <v>349</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
       <c r="E151" s="2">
-        <v>571.8</v>
+        <v>21241.25</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>410</v>
+        <v>400</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>8</v>
+        <v>349</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="E152" s="2">
-        <v>10661.27</v>
+        <v>358</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>8</v>
+        <v>349</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>321</v>
+        <v>405</v>
       </c>
       <c r="E153" s="2">
-        <v>521.75</v>
+        <v>172.58</v>
       </c>
       <c r="F153" s="1" t="s">
-        <v>10</v>
-[...1318 lines deleted...]
-      <c r="F219" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -6401,98 +4523,32 @@
     <hyperlink ref="F129" r:id="rId129"/>
     <hyperlink ref="F130" r:id="rId130"/>
     <hyperlink ref="F131" r:id="rId131"/>
     <hyperlink ref="F132" r:id="rId132"/>
     <hyperlink ref="F133" r:id="rId133"/>
     <hyperlink ref="F134" r:id="rId134"/>
     <hyperlink ref="F135" r:id="rId135"/>
     <hyperlink ref="F136" r:id="rId136"/>
     <hyperlink ref="F137" r:id="rId137"/>
     <hyperlink ref="F138" r:id="rId138"/>
     <hyperlink ref="F139" r:id="rId139"/>
     <hyperlink ref="F140" r:id="rId140"/>
     <hyperlink ref="F141" r:id="rId141"/>
     <hyperlink ref="F142" r:id="rId142"/>
     <hyperlink ref="F143" r:id="rId143"/>
     <hyperlink ref="F144" r:id="rId144"/>
     <hyperlink ref="F145" r:id="rId145"/>
     <hyperlink ref="F146" r:id="rId146"/>
     <hyperlink ref="F147" r:id="rId147"/>
     <hyperlink ref="F148" r:id="rId148"/>
     <hyperlink ref="F149" r:id="rId149"/>
     <hyperlink ref="F150" r:id="rId150"/>
     <hyperlink ref="F151" r:id="rId151"/>
     <hyperlink ref="F152" r:id="rId152"/>
     <hyperlink ref="F153" r:id="rId153"/>
-    <hyperlink ref="F154" r:id="rId154"/>
-[...64 lines deleted...]
-    <hyperlink ref="F219" r:id="rId219"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>