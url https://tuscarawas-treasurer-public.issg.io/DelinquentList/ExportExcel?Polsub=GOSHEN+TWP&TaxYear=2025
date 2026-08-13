--- v1 (2026-06-11)
+++ v2 (2026-08-13)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="406">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="381" uniqueCount="381">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>24-00001-001</t>
   </si>
   <si>
     <t>MOSSOR LINDA E</t>
   </si>
   <si>
@@ -109,83 +109,65 @@
   <si>
     <t>SUTTON KADI A</t>
   </si>
   <si>
     <t>4806 SE COUGAR DR</t>
   </si>
   <si>
     <t>2400303</t>
   </si>
   <si>
     <t>GRIBBEN MICHAEL P</t>
   </si>
   <si>
     <t>3657 SE CLUB LN</t>
   </si>
   <si>
     <t>24-00335-000</t>
   </si>
   <si>
     <t>FUNK AARON R JR &amp; IVAN V</t>
   </si>
   <si>
     <t>BARNHILL RD</t>
   </si>
   <si>
-    <t>24-00350-001</t>
-[...7 lines deleted...]
-  <si>
     <t>24-00409-000</t>
   </si>
   <si>
     <t>2061 SE GOSHEN VALLEY RD</t>
   </si>
   <si>
     <t>24-00501-000</t>
   </si>
   <si>
     <t>STULL CAROLE L</t>
   </si>
   <si>
     <t>3523 SE MOSHER ST</t>
   </si>
   <si>
-    <t>24-00525-000</t>
-[...7 lines deleted...]
-  <si>
     <t>24-00546-000</t>
   </si>
   <si>
     <t>SE MOSHER ST</t>
   </si>
   <si>
     <t>24-00556-001</t>
   </si>
   <si>
     <t>LIGHTELL CLINT &amp; SANDY</t>
   </si>
   <si>
     <t>SE SUNSET LN</t>
   </si>
   <si>
     <t>24-00558-001</t>
   </si>
   <si>
     <t>PUNTENNEY JEFFREY &amp; MICHELLE</t>
   </si>
   <si>
     <t>2004 SE GOSHEN HILL RD</t>
   </si>
   <si>
     <t>24-00558-006</t>
@@ -286,56 +268,50 @@
   <si>
     <t>MOSSOR LINDA</t>
   </si>
   <si>
     <t>2757 SE BRIGHTWOOD RD</t>
   </si>
   <si>
     <t>24-02125-002</t>
   </si>
   <si>
     <t>TICE WILLIAM R &amp; CATHY L</t>
   </si>
   <si>
     <t>2529 SE STATE ROUTE 416</t>
   </si>
   <si>
     <t>2402152</t>
   </si>
   <si>
     <t>JOHNSON KAREN J</t>
   </si>
   <si>
     <t>2787 SE BRIGHTWOOD RD</t>
   </si>
   <si>
-    <t>24-02237-000</t>
-[...4 lines deleted...]
-  <si>
     <t>2402354</t>
   </si>
   <si>
     <t>HARTLINE LEROY W</t>
   </si>
   <si>
     <t>3793 NE STATE ROUTE 39</t>
   </si>
   <si>
     <t>2402427</t>
   </si>
   <si>
     <t>KRAMER TAMMY J</t>
   </si>
   <si>
     <t>3651 SE CLUB LN</t>
   </si>
   <si>
     <t>2402775</t>
   </si>
   <si>
     <t>LIPPENCOTT RALPH</t>
   </si>
   <si>
     <t>6830 WHITETAIL DR</t>
@@ -514,56 +490,50 @@
   <si>
     <t>FEISTER JUNIOR BRUCE</t>
   </si>
   <si>
     <t>4634 E STATE ST</t>
   </si>
   <si>
     <t>27-00194-001</t>
   </si>
   <si>
     <t>MURRAY PHILLIP &amp; LESLIE</t>
   </si>
   <si>
     <t>4549 E STATE ST</t>
   </si>
   <si>
     <t>27-00220-000</t>
   </si>
   <si>
     <t>GREENOUGH WILLIAM &amp; PATRICIA</t>
   </si>
   <si>
     <t>2910 SE EASTPORT RD</t>
   </si>
   <si>
-    <t>27-00224-000</t>
-[...4 lines deleted...]
-  <si>
     <t>27-00305-000</t>
   </si>
   <si>
     <t>BAKE CINDY A</t>
   </si>
   <si>
     <t>4834 E STATE ST</t>
   </si>
   <si>
     <t>27-00324-000</t>
   </si>
   <si>
     <t>WENGERD JOHN &amp; KYLE YODER</t>
   </si>
   <si>
     <t>4763 RUTLEDGE ST</t>
   </si>
   <si>
     <t>27-00411-000</t>
   </si>
   <si>
     <t>GUNDY DR</t>
   </si>
   <si>
     <t>27-00467-000</t>
@@ -583,59 +553,50 @@
   <si>
     <t>27-00473-017</t>
   </si>
   <si>
     <t>CAMPBELL THOMAS</t>
   </si>
   <si>
     <t>MAIN ST</t>
   </si>
   <si>
     <t>27-00492-000</t>
   </si>
   <si>
     <t>BYERS SHIRLEY A</t>
   </si>
   <si>
     <t>STATE ST</t>
   </si>
   <si>
     <t>2700616</t>
   </si>
   <si>
     <t>GREENOUGH WILLIAM</t>
   </si>
   <si>
-    <t>2700767</t>
-[...7 lines deleted...]
-  <si>
     <t>2701976</t>
   </si>
   <si>
     <t>2702826</t>
   </si>
   <si>
     <t>FEISTER TODD A</t>
   </si>
   <si>
     <t>4644 E STATE ST</t>
   </si>
   <si>
     <t>2706642</t>
   </si>
   <si>
     <t>ROBERTSON WILMA E</t>
   </si>
   <si>
     <t>28-00022-000</t>
   </si>
   <si>
     <t>SCHWEITZER RONALD M</t>
   </si>
   <si>
     <t>28-00025-000</t>
@@ -736,59 +697,50 @@
   <si>
     <t>1942 ROXFORD ST</t>
   </si>
   <si>
     <t>28-00119-000</t>
   </si>
   <si>
     <t>STOUT CYNTHIA J &amp; JAMES B</t>
   </si>
   <si>
     <t>1826 ROXFORD ST</t>
   </si>
   <si>
     <t>28-00137-000</t>
   </si>
   <si>
     <t>RENICKER KEVIN L</t>
   </si>
   <si>
     <t>CHERRY ST</t>
   </si>
   <si>
     <t>28-00144-000</t>
   </si>
   <si>
-    <t>28-00153-000</t>
-[...7 lines deleted...]
-  <si>
     <t>28-00154-000</t>
   </si>
   <si>
     <t>BURKE ROBERT W</t>
   </si>
   <si>
     <t>4034 CENTER ST</t>
   </si>
   <si>
     <t>28-00178-000</t>
   </si>
   <si>
     <t>HASTINGS DAVID B</t>
   </si>
   <si>
     <t>NAGELEY RD</t>
   </si>
   <si>
     <t>28-00178-008</t>
   </si>
   <si>
     <t>TINLIN DOUGLAS ALAN &amp; MICHELLE M</t>
   </si>
   <si>
     <t>28-00178-009</t>
@@ -976,59 +928,50 @@
   <si>
     <t>29-00130-000</t>
   </si>
   <si>
     <t>HARTLINE DAVID</t>
   </si>
   <si>
     <t>SCHOOL ST</t>
   </si>
   <si>
     <t>2900134</t>
   </si>
   <si>
     <t>DUDLEY LEO</t>
   </si>
   <si>
     <t>6122 SE MAIN ST</t>
   </si>
   <si>
     <t>29-00137-000</t>
   </si>
   <si>
     <t>VAN METER MEL ALLAN &amp; LYNN MARIE</t>
   </si>
   <si>
-    <t>29-00166-000</t>
-[...7 lines deleted...]
-  <si>
     <t>2900171</t>
   </si>
   <si>
     <t>LEGGETT DENNIS L</t>
   </si>
   <si>
     <t>125 SCHOOL ST</t>
   </si>
   <si>
     <t>29-00194-000</t>
   </si>
   <si>
     <t>MARTIN DARLENE K</t>
   </si>
   <si>
     <t>29-00198-000</t>
   </si>
   <si>
     <t>ELLWOOD EARL R &amp; EMMA K</t>
   </si>
   <si>
     <t>29-00199-000</t>
   </si>
   <si>
     <t>GRAY SUE ANN</t>
@@ -1087,114 +1030,96 @@
   <si>
     <t>NEW TOWNE MALL ASSOCIATES AN OHIO LIMITED PARTNERSHIP</t>
   </si>
   <si>
     <t>GRAFF RD</t>
   </si>
   <si>
     <t>2500455</t>
   </si>
   <si>
     <t>DAVIES LAURA P</t>
   </si>
   <si>
     <t>315 6TH ST LOT EXT</t>
   </si>
   <si>
     <t>2500676</t>
   </si>
   <si>
     <t>SMITLEY CLARENCE R</t>
   </si>
   <si>
     <t>2425 SE POSSUM HOLLOW RD</t>
   </si>
   <si>
-    <t>25-00963-001</t>
-[...7 lines deleted...]
-  <si>
     <t>25-01140-002</t>
   </si>
   <si>
     <t>SALISBURY ROBERT K</t>
   </si>
   <si>
     <t>NE UNIVERSITY DR</t>
   </si>
   <si>
     <t>25-01245-000</t>
   </si>
   <si>
     <t>UNKEFER HUGH &amp; PEARL</t>
   </si>
   <si>
     <t>E HIGH AVE REAR</t>
   </si>
   <si>
     <t>25-01621-000</t>
   </si>
   <si>
     <t>CLARK WILLIAM C</t>
   </si>
   <si>
     <t>3641 NE UNIVERSITY DR</t>
   </si>
   <si>
     <t>25-01876-000</t>
   </si>
   <si>
     <t>MENAPACE BRENDA K</t>
   </si>
   <si>
     <t>129 SE 20TH DR</t>
   </si>
   <si>
     <t>25-02026-000</t>
   </si>
   <si>
     <t>RICHTER RUDOLF F</t>
   </si>
   <si>
     <t>SEVEN MILE DR</t>
   </si>
   <si>
     <t>25-02028-000</t>
-  </si>
-[...7 lines deleted...]
-    <t>907 SE STATE ROUTE 416</t>
   </si>
   <si>
     <t>25-02275-002</t>
   </si>
   <si>
     <t>HILLANDALE DR</t>
   </si>
   <si>
     <t>25-02283-001</t>
   </si>
   <si>
     <t>TUSTIN SARAH S</t>
   </si>
   <si>
     <t>25-02303-000</t>
   </si>
   <si>
     <t>1857 SEVEN MILE DR</t>
   </si>
   <si>
     <t>2502845</t>
   </si>
   <si>
     <t>WILSON FRANCIS E</t>
   </si>
@@ -1276,3140 +1201,2960 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F153" headerRowCount="1">
-  <autoFilter ref="A1:F153"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F144" headerRowCount="1">
+  <autoFilter ref="A1:F144"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=18895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=18904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19007&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=70289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=76284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20327&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72331&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=71930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=77671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=78533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22667&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=77517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23116&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72703&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72733&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23440&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=69347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22215&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75896&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=18895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=18904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19007&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=70289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=19968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=76284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20327&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72331&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=71930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=77671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=78533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22667&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=77517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23116&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72703&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72733&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23440&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=23457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=20634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=73856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=69347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=21909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=22215&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=72630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuscarawas-treasurer-public.issg.io/Account/Index?Property_ID=75896&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F153"/>
+  <dimension ref="A1:F144"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="62.273826599121094" customWidth="1"/>
     <col min="3" max="3" width="17.552576065063477" customWidth="1"/>
     <col min="4" max="4" width="31.096939086914062" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>269.34</v>
+        <v>296.28</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>2547</v>
+        <v>2665.83</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>11634.27</v>
+        <v>12177.18</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2">
-        <v>628.63</v>
+        <v>657.98</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2">
-        <v>1736.35</v>
+        <v>1817.37</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2">
-        <v>190.59</v>
+        <v>199.48</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2">
-        <v>1215.38</v>
+        <v>1272.09</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2">
-        <v>138.29</v>
+        <v>144.74</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="2">
-        <v>121.15</v>
+        <v>126.81</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" s="2">
-        <v>1508.08</v>
+        <v>3267.07</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="0" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="2">
-        <v>3121.4</v>
+        <v>235.35</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" s="2">
-        <v>224.86</v>
+        <v>583.99</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B14" s="0" t="s">
+      <c r="C14" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" s="2">
-        <v>116.01</v>
+        <v>24.28</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="0" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="2">
-        <v>557.95</v>
+        <v>217.07</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="2">
-        <v>23.2</v>
+        <v>19.56</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="2">
-        <v>210.18</v>
+        <v>7428.28</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="2">
-        <v>18.69</v>
+        <v>17.64</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="2">
-        <v>7097.08</v>
+        <v>62.5</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="2">
-        <v>16.85</v>
+        <v>178.68</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="2">
-        <v>62.5</v>
+        <v>78.28</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="2">
-        <v>170.72</v>
+        <v>126.93</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="E23" s="2">
-        <v>74.79</v>
+        <v>140.58</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="E24" s="2">
-        <v>121.27</v>
+        <v>61.12</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="E25" s="2">
-        <v>134.31</v>
+        <v>30.85</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="E26" s="2">
-        <v>58.39</v>
+        <v>8836.33</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="E27" s="2">
-        <v>29.47</v>
+        <v>428.13</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="E28" s="2">
-        <v>8442.38</v>
+        <v>187.71</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="E29" s="2">
-        <v>409.04</v>
+        <v>226.46</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="B30" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E30" s="2">
-        <v>179.34</v>
+        <v>43.09</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="B31" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E31" s="2">
-        <v>216.36</v>
+        <v>111.59</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E32" s="2">
-        <v>41.18</v>
+        <v>44.68</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E33" s="2">
-        <v>106.61</v>
+        <v>448.79</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E34" s="2">
-        <v>42.69</v>
+        <v>195.49</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E35" s="2">
-        <v>233.34</v>
+        <v>1677.47</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E36" s="2">
-        <v>428.79</v>
+        <v>910.63</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E37" s="2">
-        <v>186.77</v>
+        <v>3148.9</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>103</v>
+        <v>83</v>
       </c>
       <c r="E38" s="2">
-        <v>1602.68</v>
+        <v>4960.78</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E39" s="2">
-        <v>870.02</v>
+        <v>679.31</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E40" s="2">
-        <v>3008.51</v>
+        <v>369.41</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>89</v>
+        <v>112</v>
       </c>
       <c r="E41" s="2">
-        <v>4739.6</v>
+        <v>8651.03</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E42" s="2">
-        <v>649</v>
+        <v>18.63</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E43" s="2">
-        <v>352.94</v>
+        <v>2441.26</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="E44" s="2">
-        <v>8265.31</v>
+        <v>14.75</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>121</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>122</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E45" s="2">
-        <v>17.8</v>
+        <v>259.1</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E46" s="2">
-        <v>2332.41</v>
+        <v>2066.58</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>21</v>
+        <v>129</v>
       </c>
       <c r="E47" s="2">
-        <v>14.09</v>
+        <v>1840.19</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E48" s="2">
-        <v>247.55</v>
+        <v>47.34</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>134</v>
+        <v>33</v>
       </c>
       <c r="E49" s="2">
-        <v>1953.73</v>
+        <v>1068.42</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E50" s="2">
-        <v>1737.44</v>
+        <v>187.24</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E51" s="2">
-        <v>45.23</v>
+        <v>6144.6</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>33</v>
+        <v>143</v>
       </c>
       <c r="E52" s="2">
-        <v>1020.79</v>
+        <v>3582.17</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E53" s="2">
-        <v>170.22</v>
+        <v>295.66</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E54" s="2">
-        <v>5870.66</v>
+        <v>223.54</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>151</v>
       </c>
       <c r="E55" s="2">
-        <v>3401.74</v>
+        <v>223.54</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E56" s="2">
-        <v>282.47</v>
+        <v>1704.43</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E57" s="2">
-        <v>203.22</v>
+        <v>930.29</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E58" s="2">
-        <v>203.22</v>
+        <v>4306.13</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E59" s="2">
-        <v>1628.44</v>
+        <v>17.02</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E60" s="2">
-        <v>868.1</v>
+        <v>11.4</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E61" s="2">
-        <v>4093.43</v>
+        <v>1686.56</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E62" s="2">
-        <v>203.22</v>
+        <v>3072.75</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>173</v>
       </c>
       <c r="E63" s="2">
-        <v>598.41</v>
+        <v>1095.22</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="2">
-        <v>10.36</v>
+        <v>230.28</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E65" s="2">
-        <v>1611.37</v>
+        <v>22.84</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="E66" s="2">
-        <v>2915.04</v>
+        <v>103.87</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>182</v>
+        <v>142</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>183</v>
+        <v>143</v>
       </c>
       <c r="E67" s="2">
-        <v>1046.39</v>
+        <v>17992.58</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B68" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="B68" s="0" t="s">
+      <c r="C68" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D68" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="C68" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E68" s="2">
-        <v>220.01</v>
+        <v>1584.6</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="B69" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="B69" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="E69" s="2">
-        <v>21.82</v>
+        <v>905.52</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="E70" s="2">
-        <v>99.24</v>
+        <v>59.32</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="E71" s="2">
-        <v>97.49</v>
+        <v>964.16</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>150</v>
+        <v>193</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>151</v>
+        <v>194</v>
       </c>
       <c r="E72" s="2">
-        <v>17190.36</v>
+        <v>22489.19</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B73" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="B73" s="0" t="s">
+      <c r="C73" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="C73" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E73" s="2">
-        <v>1513.96</v>
+        <v>5115.76</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D74" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="B74" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E74" s="2">
-        <v>865.14</v>
+        <v>2120.12</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B75" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="B75" s="0" t="s">
+      <c r="C75" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="C75" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E75" s="2">
-        <v>56.67</v>
+        <v>223.54</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>203</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>176</v>
       </c>
       <c r="E76" s="2">
-        <v>900.46</v>
+        <v>2923.86</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>205</v>
       </c>
       <c r="B77" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D77" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="C77" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E77" s="2">
-        <v>21465.77</v>
+        <v>30226.92</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B78" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="B78" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>197</v>
       </c>
       <c r="E78" s="2">
-        <v>4887.67</v>
+        <v>2606.93</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>212</v>
+        <v>197</v>
       </c>
       <c r="E79" s="2">
-        <v>1984.19</v>
+        <v>960.11</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="E80" s="2">
-        <v>203.22</v>
+        <v>14104.81</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>186</v>
+        <v>214</v>
       </c>
       <c r="E81" s="2">
-        <v>2793.52</v>
+        <v>223.54</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="B82" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D82" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="C82" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E82" s="2">
-        <v>28858.51</v>
+        <v>28377.33</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>210</v>
+        <v>33</v>
       </c>
       <c r="E83" s="2">
-        <v>2490.71</v>
+        <v>437.19</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="E84" s="2">
-        <v>917.3</v>
+        <v>13011.43</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>223</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E85" s="2">
-        <v>13458.02</v>
+        <v>2005.53</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E86" s="2">
-        <v>203.22</v>
+        <v>33.32</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>230</v>
+        <v>197</v>
       </c>
       <c r="E87" s="2">
-        <v>27094.18</v>
+        <v>51.77</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B88" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="B88" s="0" t="s">
+      <c r="C88" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D88" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="C88" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E88" s="2">
-        <v>417.7</v>
+        <v>16518.4</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>233</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>234</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E89" s="2">
-        <v>12413.37</v>
+        <v>3766.85</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>236</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>237</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="E90" s="2">
-        <v>1895.4</v>
+        <v>1126.32</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B91" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="B91" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="E91" s="2">
-        <v>31.83</v>
+        <v>331.38</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D92" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="B92" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E92" s="2">
-        <v>49.46</v>
+        <v>187.24</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>243</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>244</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E93" s="2">
-        <v>54.34</v>
+        <v>35319.04</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>246</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E94" s="2">
-        <v>15761.22</v>
+        <v>31291.95</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>249</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E95" s="2">
-        <v>3598.9</v>
+        <v>780.92</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>252</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="E96" s="2">
-        <v>1076.1</v>
+        <v>631.38</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E97" s="2">
-        <v>316.6</v>
+        <v>109.24</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>257</v>
+        <v>201</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E98" s="2">
-        <v>170.22</v>
+        <v>598.48</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E99" s="2">
-        <v>33744.26</v>
+        <v>11158.81</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>264</v>
+        <v>199</v>
       </c>
       <c r="E100" s="2">
-        <v>29876.02</v>
+        <v>546.1</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>265</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>266</v>
+        <v>193</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>267</v>
+        <v>194</v>
       </c>
       <c r="E101" s="2">
-        <v>718.4</v>
+        <v>3450.8</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D102" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="B102" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E102" s="2">
-        <v>603.23</v>
+        <v>193.31</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D103" s="0" t="s">
         <v>271</v>
       </c>
-      <c r="B103" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E103" s="2">
-        <v>104.37</v>
+        <v>521.24</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>214</v>
+        <v>189</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E104" s="2">
-        <v>571.8</v>
+        <v>263.05</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D105" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="B105" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E105" s="2">
-        <v>10661.27</v>
+        <v>1144.68</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>212</v>
+        <v>140</v>
       </c>
       <c r="E106" s="2">
-        <v>521.75</v>
+        <v>382.1</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>206</v>
+        <v>278</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>207</v>
+        <v>280</v>
       </c>
       <c r="E107" s="2">
-        <v>3296.92</v>
+        <v>6452.57</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="B108" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="B108" s="0" t="s">
+      <c r="C108" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D108" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="C108" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E108" s="2">
-        <v>184.69</v>
+        <v>203.38</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="B109" s="0" t="s">
         <v>285</v>
       </c>
-      <c r="B109" s="0" t="s">
+      <c r="C109" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D109" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="C109" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E109" s="2">
-        <v>497.99</v>
+        <v>155.98</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="B110" s="0" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>289</v>
       </c>
       <c r="E110" s="2">
-        <v>251.32</v>
+        <v>275.5</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
         <v>290</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>291</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>292</v>
       </c>
       <c r="E111" s="2">
-        <v>1093.65</v>
+        <v>12.39</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
         <v>293</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>294</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>148</v>
+        <v>295</v>
       </c>
       <c r="E112" s="2">
-        <v>365.08</v>
+        <v>527.63</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="E113" s="2">
-        <v>6164.88</v>
+        <v>6180.5</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="E114" s="2">
-        <v>197.1</v>
+        <v>382.93</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="E115" s="2">
-        <v>149.03</v>
+        <v>372.67</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>305</v>
+        <v>176</v>
       </c>
       <c r="E116" s="2">
-        <v>263.22</v>
+        <v>23975.89</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E117" s="2">
-        <v>11.84</v>
+        <v>668.39</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>311</v>
+        <v>176</v>
       </c>
       <c r="E118" s="2">
-        <v>504.11</v>
+        <v>1802.48</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
         <v>312</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>313</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>314</v>
+        <v>176</v>
       </c>
       <c r="E119" s="2">
-        <v>5904.95</v>
+        <v>925.06</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="B120" s="0" t="s">
         <v>315</v>
       </c>
-      <c r="B120" s="0" t="s">
+      <c r="C120" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D120" s="0" t="s">
         <v>316</v>
       </c>
-      <c r="C120" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E120" s="2">
-        <v>365.86</v>
+        <v>374.09</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D121" s="0" t="s">
         <v>318</v>
       </c>
-      <c r="B121" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E121" s="2">
-        <v>356.06</v>
+        <v>825.65</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>186</v>
+        <v>316</v>
       </c>
       <c r="E122" s="2">
-        <v>22906.91</v>
+        <v>1338.06</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>324</v>
+        <v>303</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>325</v>
+        <v>304</v>
       </c>
       <c r="E123" s="2">
-        <v>1162.48</v>
+        <v>490.46</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="E124" s="2">
-        <v>638.59</v>
+        <v>662.64</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>186</v>
+        <v>327</v>
       </c>
       <c r="E125" s="2">
-        <v>1722.12</v>
+        <v>959.72</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="D126" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="B126" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E126" s="2">
-        <v>883.81</v>
+        <v>678.05</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="B127" s="0" t="s">
         <v>333</v>
       </c>
-      <c r="B127" s="0" t="s">
+      <c r="C127" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="D127" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="C127" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E127" s="2">
-        <v>357.4</v>
+        <v>18.69</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="B128" s="0" t="s">
         <v>336</v>
       </c>
-      <c r="B128" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C128" s="0" t="s">
-        <v>8</v>
+        <v>330</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>337</v>
       </c>
       <c r="E128" s="2">
-        <v>791.62</v>
+        <v>1037.09</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
         <v>338</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>339</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>8</v>
+        <v>330</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="E129" s="2">
-        <v>1278.4</v>
+        <v>216.2</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>319</v>
+        <v>342</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>8</v>
+        <v>330</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>320</v>
+        <v>343</v>
       </c>
       <c r="E130" s="2">
-        <v>468.6</v>
+        <v>13.5</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>8</v>
+        <v>330</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="E131" s="2">
-        <v>633.09</v>
+        <v>593.24</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>8</v>
+        <v>330</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="E132" s="2">
-        <v>916.92</v>
+        <v>2588.98</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>349</v>
+        <v>330</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="E133" s="2">
-        <v>647.82</v>
+        <v>2086.31</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>349</v>
+        <v>330</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="E134" s="2">
-        <v>17.86</v>
+        <v>11.47</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="B135" s="0" t="s">
         <v>354</v>
       </c>
-      <c r="B135" s="0" t="s">
+      <c r="C135" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="D135" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="C135" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E135" s="2">
-        <v>990.85</v>
+        <v>118.57</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
         <v>357</v>
       </c>
       <c r="B136" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="D136" s="0" t="s">
         <v>358</v>
       </c>
-      <c r="C136" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E136" s="2">
-        <v>206.57</v>
+        <v>33.17</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B137" s="0" t="s">
         <v>360</v>
       </c>
-      <c r="B137" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C137" s="0" t="s">
-        <v>349</v>
+        <v>330</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="E137" s="2">
-        <v>1747.18</v>
+        <v>206.01</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>349</v>
+        <v>330</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="E138" s="2">
-        <v>12.9</v>
+        <v>1430.32</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>349</v>
+        <v>330</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="E139" s="2">
-        <v>566.78</v>
+        <v>3549.9</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>349</v>
+        <v>330</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="E140" s="2">
-        <v>2473.54</v>
+        <v>2365.42</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>349</v>
+        <v>330</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="E141" s="2">
-        <v>1993.29</v>
+        <v>4297.5</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>349</v>
+        <v>330</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="E142" s="2">
-        <v>10.96</v>
+        <v>22232.51</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>376</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>349</v>
+        <v>330</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E143" s="2">
-        <v>113.28</v>
+        <v>374.71</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="B144" s="0" t="s">
         <v>379</v>
       </c>
-      <c r="B144" s="0" t="s">
+      <c r="C144" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="D144" s="0" t="s">
         <v>380</v>
       </c>
-      <c r="C144" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E144" s="2">
-        <v>26.56</v>
+        <v>180.63</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>10</v>
-[...178 lines deleted...]
-      <c r="F153" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -4514,41 +4259,32 @@
     <hyperlink ref="F120" r:id="rId120"/>
     <hyperlink ref="F121" r:id="rId121"/>
     <hyperlink ref="F122" r:id="rId122"/>
     <hyperlink ref="F123" r:id="rId123"/>
     <hyperlink ref="F124" r:id="rId124"/>
     <hyperlink ref="F125" r:id="rId125"/>
     <hyperlink ref="F126" r:id="rId126"/>
     <hyperlink ref="F127" r:id="rId127"/>
     <hyperlink ref="F128" r:id="rId128"/>
     <hyperlink ref="F129" r:id="rId129"/>
     <hyperlink ref="F130" r:id="rId130"/>
     <hyperlink ref="F131" r:id="rId131"/>
     <hyperlink ref="F132" r:id="rId132"/>
     <hyperlink ref="F133" r:id="rId133"/>
     <hyperlink ref="F134" r:id="rId134"/>
     <hyperlink ref="F135" r:id="rId135"/>
     <hyperlink ref="F136" r:id="rId136"/>
     <hyperlink ref="F137" r:id="rId137"/>
     <hyperlink ref="F138" r:id="rId138"/>
     <hyperlink ref="F139" r:id="rId139"/>
     <hyperlink ref="F140" r:id="rId140"/>
     <hyperlink ref="F141" r:id="rId141"/>
     <hyperlink ref="F142" r:id="rId142"/>
     <hyperlink ref="F143" r:id="rId143"/>
     <hyperlink ref="F144" r:id="rId144"/>
-    <hyperlink ref="F145" r:id="rId145"/>
-[...7 lines deleted...]
-    <hyperlink ref="F153" r:id="rId153"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>